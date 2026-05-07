--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -1,120 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjorn\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1333B58F-92B2-4947-9196-13169BB94C71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D6B3A60-8166-468B-9A79-B4F9C404C34B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3240" yWindow="3150" windowWidth="21600" windowHeight="11235" xr2:uid="{5132D236-DF19-4408-B4A8-FB7A137400A9}"/>
+    <workbookView xWindow="2865" yWindow="2130" windowWidth="21600" windowHeight="11295" xr2:uid="{5132D236-DF19-4408-B4A8-FB7A137400A9}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Förfallodatum</t>
   </si>
   <si>
     <t>Annette Persson</t>
   </si>
   <si>
-    <t>Francesca Visani</t>
-[...1 lines deleted...]
-  <si>
     <t>Frank Gautvik</t>
   </si>
   <si>
     <t>Jörgen Jönsson</t>
   </si>
   <si>
     <t>Lars Kungberg</t>
   </si>
   <si>
     <t>Levi Åkesson</t>
   </si>
   <si>
     <t>Liam Lindstrii</t>
   </si>
   <si>
     <t>Louise Sjöberg</t>
   </si>
   <si>
     <t>Oliver Lindskog</t>
   </si>
   <si>
     <t>Oskar Gadde</t>
   </si>
   <si>
     <t>Jakob Leonardsson</t>
+  </si>
+  <si>
+    <t>Charlie Olsson</t>
+  </si>
+  <si>
+    <t>terminsvis till 15 år</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -447,156 +450,156 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D363A196-98BE-4A51-8AF1-37405854BF95}">
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
-    <col min="2" max="2" width="15.5703125" customWidth="1"/>
+    <col min="2" max="2" width="20.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1">
         <v>46078</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>45748</v>
+        <v>46077</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>46077</v>
+        <v>46047</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B5" s="1">
         <v>46047</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="1">
         <v>46047</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1">
         <v>46047</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
         <v>46047</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1">
         <v>46047</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="1">
-        <v>46047</v>
+        <v>46078</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="1">
-        <v>46078</v>
-[...6 lines deleted...]
-      <c r="B12" s="1">
         <v>45770</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>